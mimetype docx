--- v0 (2026-05-30)
+++ v1 (2026-10-17)
@@ -175,397 +175,391 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F122D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Топъл обяд в община </w:t>
       </w:r>
       <w:r w:rsidR="00C32D3A" w:rsidRPr="00F122D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Чепеларе</w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="005008F7" w:rsidRPr="00F122D3" w:rsidRDefault="005008F7" w:rsidP="00760686">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F122D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Договор № </w:t>
+      </w:r>
+      <w:r w:rsidR="00C32D3A" w:rsidRPr="00F122D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A7FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>BG05SFPR003-1.001-0145-C06</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00107CAD" w:rsidRPr="00F122D3" w:rsidRDefault="00107CAD" w:rsidP="003D4E8B">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00107CAD" w:rsidRPr="00F122D3" w:rsidRDefault="00107CAD" w:rsidP="003D4E8B">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F122D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Кратко описание на Операцията:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00107CAD" w:rsidRPr="00F122D3" w:rsidRDefault="00107CAD" w:rsidP="003D4E8B">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F122D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Операция BG05SFPR003-1.001 „Топъл обяд“ е продължение на успешното изпълнение на тази операция в рамките на програмен период 2014-2020 и се реализира в съответствие с конкретната цел на програмата за справяне с материалните лишения чрез предоставянето на храни и/или основно материално подпомагане на най-нуждаещите се лица, включително децата, и прилагане на съпътстващи мерки, които подпомагат социалното им приобщаване. Чрез подпомагането с топъл обяд се цели да се осигури здравословна, разнообразна и питателна топла храна за обяд на хора, които не са в състояние сами или с помощта на свои близки да си осигуряват такава. Ползвателите на „топъл обяд“ ежедневно разчитат на тази помощ и са силно зависими от нея. Топъл обяд за най-нуждаещите се лица се предоставя целогодишно, в отговор на установени трайни и/или неотложни нужди. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00107CAD" w:rsidRPr="00F122D3" w:rsidRDefault="00107CAD" w:rsidP="003D4E8B">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00107CAD" w:rsidRPr="00F122D3" w:rsidRDefault="00107CAD" w:rsidP="003D4E8B">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F122D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Кратко описание на проекта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00107CAD" w:rsidRPr="00F122D3" w:rsidRDefault="00107CAD" w:rsidP="003D4E8B">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F122D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Продължителност:</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32D3A" w:rsidRPr="00F122D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C13246">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00F37574" w:rsidRPr="00F122D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00107CAD" w:rsidRPr="00F122D3" w:rsidRDefault="00107CAD" w:rsidP="003D4E8B">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F122D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Период на изпълнение:</w:t>
+      </w:r>
+      <w:r w:rsidR="00C13246">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 01.10.2022 г. -16</w:t>
+      </w:r>
+      <w:r w:rsidR="0057644B" w:rsidRPr="00F122D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>.0</w:t>
+      </w:r>
+      <w:r w:rsidR="00C13246">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="0057644B" w:rsidRPr="00F122D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C13246">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="0057644B" w:rsidRPr="00F122D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00107CAD" w:rsidRPr="00F122D3" w:rsidRDefault="00107CAD" w:rsidP="003D4E8B">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F122D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Размер на БФП:</w:t>
+      </w:r>
+      <w:r w:rsidR="0057644B" w:rsidRPr="00F122D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD1703">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>440</w:t>
+      </w:r>
+      <w:r w:rsidR="0073763A" w:rsidRPr="00F122D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F0CFD" w:rsidRPr="00F122D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD1703">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>88</w:t>
+      </w:r>
+      <w:r w:rsidR="0073763A" w:rsidRPr="00F122D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD1703">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>49</w:t>
+      </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-    </w:p>
-[...343 lines deleted...]
-      </w:r>
       <w:r w:rsidR="0073763A" w:rsidRPr="00F122D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009F0CFD" w:rsidRPr="00F122D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>евро</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00107CAD" w:rsidRPr="00F122D3" w:rsidRDefault="00107CAD" w:rsidP="003D4E8B">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -917,173 +911,177 @@
     </w:p>
     <w:p w:rsidR="00107CAD" w:rsidRPr="00F122D3" w:rsidRDefault="00107CAD" w:rsidP="003D4E8B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00107CAD" w:rsidRPr="00F122D3" w:rsidSect="00A533D1">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="827" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00AD6EF1" w:rsidRDefault="00AD6EF1" w:rsidP="00A533D1">
+    <w:p w:rsidR="00681B6A" w:rsidRDefault="00681B6A" w:rsidP="00A533D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00AD6EF1" w:rsidRDefault="00AD6EF1" w:rsidP="00A533D1">
+    <w:p w:rsidR="00681B6A" w:rsidRDefault="00681B6A" w:rsidP="00A533D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00AD6EF1" w:rsidRDefault="00AD6EF1" w:rsidP="00A533D1">
+    <w:p w:rsidR="00681B6A" w:rsidRDefault="00681B6A" w:rsidP="00A533D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00AD6EF1" w:rsidRDefault="00AD6EF1" w:rsidP="00A533D1">
+    <w:p w:rsidR="00681B6A" w:rsidRDefault="00681B6A" w:rsidP="00A533D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="130"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007015A7"/>
     <w:rsid w:val="00107CAD"/>
     <w:rsid w:val="00325B3E"/>
     <w:rsid w:val="003715C3"/>
+    <w:rsid w:val="003A7FD9"/>
     <w:rsid w:val="003D4E8B"/>
     <w:rsid w:val="00412FFB"/>
     <w:rsid w:val="00447118"/>
     <w:rsid w:val="005008F7"/>
     <w:rsid w:val="0057644B"/>
     <w:rsid w:val="00637B32"/>
+    <w:rsid w:val="00681B6A"/>
     <w:rsid w:val="007015A7"/>
     <w:rsid w:val="0073763A"/>
     <w:rsid w:val="00760686"/>
     <w:rsid w:val="00800825"/>
     <w:rsid w:val="009B7EEC"/>
     <w:rsid w:val="009F0CFD"/>
     <w:rsid w:val="00A533D1"/>
     <w:rsid w:val="00AD6EF1"/>
     <w:rsid w:val="00BF3C0F"/>
+    <w:rsid w:val="00C13246"/>
     <w:rsid w:val="00C32D3A"/>
     <w:rsid w:val="00C44732"/>
     <w:rsid w:val="00D60BFB"/>
     <w:rsid w:val="00D72C7E"/>
     <w:rsid w:val="00F122D3"/>
     <w:rsid w:val="00F37574"/>
+    <w:rsid w:val="00FD1703"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>